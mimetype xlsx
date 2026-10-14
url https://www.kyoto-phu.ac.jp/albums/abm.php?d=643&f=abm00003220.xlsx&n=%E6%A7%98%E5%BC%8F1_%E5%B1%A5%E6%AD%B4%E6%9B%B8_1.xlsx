--- v0 (2026-07-15)
+++ v1 (2026-10-14)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\kpuoffice5\Pub\20_部局専用フォルダ\1102_総務企画課（企画広報）\15_大学ホームページ\50_掲載用元原稿・データ等\2026年度\20260604教員公募／公衆衛生学\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kpu00482\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD6A4126-C95A-4AC6-9A31-D9FC9E34B47C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4EE10959-A407-4E50-AF60-58BF477E81B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{55181231-8800-4BEF-90A0-2DD9C016F21F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7D3278D6-685B-4852-A757-20860FD72E3D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="30">
   <si>
     <t>フリガナ</t>
   </si>
   <si>
@@ -727,301 +727,301 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78298F57-DA69-4F86-9D24-1632B339BB77}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7388F1F-EE81-4367-B596-ECDF095FE0A5}">
   <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="8.6328125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="35.36328125" customWidth="1"/>
+    <col min="1" max="1" width="8.625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="35.375" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
-    <col min="4" max="4" width="14.08984375" customWidth="1"/>
-    <col min="5" max="5" width="23.08984375" customWidth="1"/>
+    <col min="4" max="4" width="14.125" customWidth="1"/>
+    <col min="5" max="5" width="23.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A1" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="28" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="28.5" x14ac:dyDescent="0.15">
       <c r="C3" s="5"/>
     </row>
-    <row r="4" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="2" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="2" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
     </row>
-    <row r="7" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
     </row>
-    <row r="8" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
     </row>
-    <row r="10" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="7"/>
     </row>
-    <row r="11" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="6"/>
     </row>
-    <row r="13" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
     </row>
-    <row r="14" spans="1:5" s="2" customFormat="1" ht="67" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="2" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
     </row>
-    <row r="16" spans="1:5" s="2" customFormat="1" ht="67" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="2" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="9"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
     </row>
-    <row r="18" spans="1:5" s="2" customFormat="1" ht="67" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="2" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="9"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
     </row>
-    <row r="20" spans="1:5" s="2" customFormat="1" ht="67" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="2" customFormat="1" ht="66.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="8"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:5" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
     </row>
-    <row r="22" spans="1:5" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C22" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
-    <row r="24" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15"/>
+    <row r="24" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A24" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A25" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A26" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="27" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A27" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="28" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A28" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="29" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A29" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="30" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="31" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A31" s="1"/>
     </row>
-    <row r="32" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A32" s="1"/>
     </row>
-    <row r="33" spans="1:1" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:1" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="11" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="34" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A34" s="2"/>
     </row>
-    <row r="35" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A35" s="2"/>
     </row>
-    <row r="36" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A36" s="2"/>
     </row>
-    <row r="37" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A37" s="2"/>
     </row>
-    <row r="38" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B17:E17"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.55000000000000004" right="0.2" top="0.79000000000000015" bottom="0.39000000000000007" header="0.51" footer="0.51"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">