--- v0 (2026-07-15)
+++ v1 (2026-10-14)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7636C4B4" w14:textId="77777777" w:rsidR="00964BB9" w:rsidRPr="00FD148B" w:rsidRDefault="00964BB9" w:rsidP="00CE5D00">
+    <w:p w14:paraId="7168BB78" w14:textId="77777777" w:rsidR="00964BB9" w:rsidRPr="00FD148B" w:rsidRDefault="00964BB9" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
@@ -59,51 +59,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
       <w:r w:rsidR="00872383">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E253636" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="59ECEE9E" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>業</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
@@ -145,347 +145,347 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>目</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>録</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649D832B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="718AFF55" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>現勤務先</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BDE264" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="7C725B35" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>氏名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A2BAAB" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="4A21FFDB" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>原著</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E00FA3" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="15615B4A" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>番号. 著者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC487B5" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="52F7DA7B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t>題目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D96D3AC" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="09858E28" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t>誌名, 巻:初頁－終頁, 年</w:t>
       </w:r>
       <w:r w:rsidR="00121589" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E431855" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="1F0961F0" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="63AB5677" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F210D70" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>総説</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FF0962" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="720D6557" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>番号. 著者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6417BC3B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="06F5AAC7" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t>題目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9D1625" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="19A544A0" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -502,162 +502,162 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>初頁－終頁, 年</w:t>
       </w:r>
       <w:r w:rsidR="00121589" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E678D2B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="359F6AB0" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="744667AB" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C03F824" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>著書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCCA107" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="4F536202" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>番号. 著者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284A6123" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="4CE3B3E7" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t>題目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487D3C27" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="56798234" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -674,101 +674,101 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>初頁－終頁, 年</w:t>
       </w:r>
       <w:r w:rsidR="00121589" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0779861A" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="5C1A566E" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="0E84E434" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B33542B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>特許</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7972A2A2" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00447407" w:rsidP="009E0FCF">
+    <w:p w14:paraId="1B30AEB8" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00447407" w:rsidP="009E0FCF">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -832,182 +832,182 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">特許番号, </w:t>
       </w:r>
       <w:r w:rsidR="006D7223" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>発明の名称</w:t>
       </w:r>
       <w:r w:rsidR="009E0FCF" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD6178A" w14:textId="77777777" w:rsidR="009E0FCF" w:rsidRPr="00FD148B" w:rsidRDefault="009E0FCF" w:rsidP="00CE5D00">
+    <w:p w14:paraId="35AB8C0E" w14:textId="77777777" w:rsidR="009E0FCF" w:rsidRPr="00FD148B" w:rsidRDefault="009E0FCF" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5951D82E" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="33DF4EC1" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="1128CC4E" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6532904B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>外部研究資金獲得状況</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DD0720" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="5FD683C8" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>文部科学省科学研究費補助金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72671543" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="438A7722" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>番号. （代表・分担の別）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A7A5D8" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="32092746" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -1044,82 +1044,82 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>等）; 課題番号; 期間; 補助金額</w:t>
       </w:r>
       <w:r w:rsidR="00A51ACE" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75924F12" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="24346CB1" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t>課題名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F04C45" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00FD148B" w:rsidRDefault="00A51ACE" w:rsidP="00CE5D00">
+    <w:p w14:paraId="0A3A87FD" w14:textId="77777777" w:rsidR="00A51ACE" w:rsidRPr="00FD148B" w:rsidRDefault="00A51ACE" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -1146,271 +1146,271 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>役割を含め</w:t>
       </w:r>
       <w:r w:rsidR="00AE3F2A" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>字以内）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AAA7BF" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="7EF1F218" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="027FA58B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75FE748C" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>その他の省庁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E18D43" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="3DCA21C3" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　文部科学省科学研究費補助金の項に準じて記載のこと</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F517A2" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="729888F3" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="0E7E0CD6" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BF1CCD" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>財団・企業等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CAD015" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="02C09AA6" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　文部科学省科学研究費補助金の項に準じて記載のこと</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9D8E91" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="3A7341D1" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="31F9924B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6E25BC" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>その他の印刷物(解説、プロシーディング等)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B0D367" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="003D3688">
+    <w:p w14:paraId="72AA69A5" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="003D3688">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -1426,269 +1426,269 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>書誌事項</w:t>
       </w:r>
       <w:r w:rsidR="003D3688" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AB0684" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
-[...19 lines deleted...]
-    <w:p w14:paraId="30259F3D" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="0EA3E2AB" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403B7A2F" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>最近</w:t>
       </w:r>
       <w:r w:rsidR="00692182">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間の国際及び国内学会発表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5AC439" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="44CB4287" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>番号. 発表者(応募者名にアンダーライン)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B26891C" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="44C40CA2" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>演題名(特別講演・シンポジウムなどの区別; 口頭・ポスターの区別を演題名の前にカッコ付きで記載)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4066DF2C" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="302589A8" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学会名(場所), 年月</w:t>
       </w:r>
       <w:r w:rsidR="00B73229" w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458C7952" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="2B1EAD9A" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39170C91" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="52F6AFEE" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>〔業績目録作成上の注意事項〕</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4449DEFB" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="5CC82622" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="283" w:hangingChars="135" w:hanging="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
@@ -1755,51 +1755,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>発行</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の新しい年月順に記載する。その他の印刷物の項目の最後には学位論文の論文題目を記載する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FC27E3" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="056BDD0B" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="283" w:hangingChars="135" w:hanging="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
@@ -1846,102 +1846,102 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第○章｢・・・｣</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を記載する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44930E19" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="160B97AF" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="283" w:hangingChars="135" w:hanging="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和文誌名は和文で記載する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5890BEBB" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="55C6E040" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="283" w:hangingChars="135" w:hanging="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
@@ -1959,102 +1959,102 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>印刷中(in press)のものは受理を証明する書類等のコピーを付して記載する。投稿中</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t>(submitted)のものは記載しない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F1EA1E" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="4995E29F" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="283" w:hangingChars="135" w:hanging="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>業績目録の中から主要論文10編に◯を付け、その別刷を添付する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AF671A" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
+    <w:p w14:paraId="1623D2C5" w14:textId="77777777" w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidRDefault="00CE5D00" w:rsidP="00CE5D00">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="283" w:hangingChars="135" w:hanging="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2087,60 +2087,60 @@
         </w:rPr>
         <w:t>Word等</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD148B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>で作成・記入し、最下段中央にページ番号を付す。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE5D00" w:rsidRPr="00FD148B" w:rsidSect="007B1521">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:type="lines" w:linePitch="383"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15358B61" w14:textId="77777777" w:rsidR="006F0A6D" w:rsidRDefault="006F0A6D" w:rsidP="00121589">
+    <w:p w14:paraId="4B081554" w14:textId="77777777" w:rsidR="00F76FBF" w:rsidRDefault="00F76FBF" w:rsidP="00121589">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6691FFA1" w14:textId="77777777" w:rsidR="006F0A6D" w:rsidRDefault="006F0A6D" w:rsidP="00121589">
+    <w:p w14:paraId="478C4DD0" w14:textId="77777777" w:rsidR="00F76FBF" w:rsidRDefault="00F76FBF" w:rsidP="00121589">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2183,70 +2183,70 @@
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE654C5" w14:textId="77777777" w:rsidR="006F0A6D" w:rsidRDefault="006F0A6D" w:rsidP="00121589">
+    <w:p w14:paraId="3150A813" w14:textId="77777777" w:rsidR="00F76FBF" w:rsidRDefault="00F76FBF" w:rsidP="00121589">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="059F73AB" w14:textId="77777777" w:rsidR="006F0A6D" w:rsidRDefault="006F0A6D" w:rsidP="00121589">
+    <w:p w14:paraId="5F182E8A" w14:textId="77777777" w:rsidR="00F76FBF" w:rsidRDefault="00F76FBF" w:rsidP="00121589">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30AE375A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A2A0478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2501,66 +2501,66 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1018388439">
+  <w:num w:numId="1" w16cid:durableId="1664239008">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="67505239">
+  <w:num w:numId="2" w16cid:durableId="1023022245">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="960"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="383"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -2580,101 +2580,101 @@
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB258E"/>
     <w:rsid w:val="00015899"/>
     <w:rsid w:val="000203AE"/>
     <w:rsid w:val="00121589"/>
     <w:rsid w:val="003D3688"/>
     <w:rsid w:val="00427EA8"/>
     <w:rsid w:val="00433B9D"/>
     <w:rsid w:val="00447407"/>
     <w:rsid w:val="00461CA4"/>
     <w:rsid w:val="004B65FD"/>
     <w:rsid w:val="004F403D"/>
     <w:rsid w:val="0053220F"/>
     <w:rsid w:val="00692182"/>
+    <w:rsid w:val="006A7698"/>
     <w:rsid w:val="006D7223"/>
-    <w:rsid w:val="006F0A6D"/>
     <w:rsid w:val="007212F0"/>
     <w:rsid w:val="00747A0F"/>
     <w:rsid w:val="007721BB"/>
     <w:rsid w:val="007B1521"/>
     <w:rsid w:val="00872383"/>
     <w:rsid w:val="00964BB9"/>
     <w:rsid w:val="009E0FCF"/>
     <w:rsid w:val="00A51ACE"/>
-    <w:rsid w:val="00A53EDE"/>
     <w:rsid w:val="00AE3F2A"/>
     <w:rsid w:val="00B1397C"/>
     <w:rsid w:val="00B211BD"/>
     <w:rsid w:val="00B73229"/>
     <w:rsid w:val="00BC0F1B"/>
     <w:rsid w:val="00CE5D00"/>
     <w:rsid w:val="00E53FBE"/>
+    <w:rsid w:val="00F76FBF"/>
     <w:rsid w:val="00FA2CFF"/>
     <w:rsid w:val="00FD148B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="432E678F"/>
+  <w14:docId w14:val="082B3127"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B084A55B-C28E-468F-8117-179E20C173FA}"/>
+  <w15:docId w15:val="{6EB9F2DE-4C20-4163-8337-C7802B2D7CD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>